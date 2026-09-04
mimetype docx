--- v0 (2025-10-13)
+++ v1 (2026-09-04)
@@ -12,556 +12,429 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="387"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9076"/>
       </w:tblGrid>
       <w:tr w:rsidR="0002739F" w:rsidRPr="00D14B7A" w14:paraId="74BDE23F" w14:textId="77777777" w:rsidTr="006E0733">
         <w:trPr>
           <w:trHeight w:val="1413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="311AA48A" w14:textId="4822CF14" w:rsidR="00967748" w:rsidRPr="00CE6C1D" w:rsidRDefault="00C47B78" w:rsidP="0051574F">
+          <w:p w14:paraId="311AA48A" w14:textId="4FEA2AE0" w:rsidR="00967748" w:rsidRPr="00CE6C1D" w:rsidRDefault="00967748" w:rsidP="00E15649">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8397"/>
               </w:tabs>
               <w:bidi w:val="0"/>
               <w:spacing w:after="240" w:afterAutospacing="0"/>
               <w:ind w:left="-103" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...66 lines deleted...]
-            <w:r w:rsidR="00967748" w:rsidRPr="00D14B7A">
+            <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C126BF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+            <w:r w:rsidR="00114C92">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Annals of Healthcare Systems Engineering</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>Annals of Healthcare Systems Engineering</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756A8CDA" w14:textId="3959E13E" w:rsidR="006E0733" w:rsidRPr="00D14B7A" w:rsidRDefault="003A2E37" w:rsidP="003A2E37">
+          <w:p w14:paraId="72267E8A" w14:textId="268D1CDD" w:rsidR="00114C92" w:rsidRPr="00E15649" w:rsidRDefault="00E15649" w:rsidP="006E0733">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:pStyle w:val="Footer"/>
               <w:bidi w:val="0"/>
-              <w:spacing w:after="240" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-103"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
-                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...75 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00E15649">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:bidi="fa-IR"/>
+                </w:rPr>
+                <w:t>www.a</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E15649">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:bidi="fa-IR"/>
+                </w:rPr>
+                <w:t>hse</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E15649">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Adobe Devanagari"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:bidi="fa-IR"/>
+                </w:rPr>
+                <w:t>.reapress.com</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="689D471C" w14:textId="0A5C2156" w:rsidR="003922BA" w:rsidRPr="00D14B7A" w:rsidRDefault="003A2E37" w:rsidP="003A2E37">
+          <w:p w14:paraId="689D471C" w14:textId="75219AC0" w:rsidR="003922BA" w:rsidRPr="00D14B7A" w:rsidRDefault="00546368" w:rsidP="00114C92">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="-103"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D14B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="00C126BF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00114C92">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">            </w:t>
+              <w:t xml:space="preserve">Ann. </w:t>
             </w:r>
-            <w:r w:rsidR="00EA771E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">                            </w:t>
+              <w:t>Healthc</w:t>
             </w:r>
-            <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>Ann. H</w:t>
+              <w:t>. Syst. Eng</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+            <w:r w:rsidR="00114C92" w:rsidRPr="00114C92">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>ealthc</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> Vol. x, No. x (xx) x–x.</w:t>
+              <w:t>. Vol. x, No. x (xx) x–x.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E71F5" w:rsidRPr="00D14B7A" w14:paraId="380CC513" w14:textId="77777777" w:rsidTr="0074311A">
         <w:trPr>
           <w:trHeight w:val="1235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B20849" w14:textId="0F481AF7" w:rsidR="0080155B" w:rsidRPr="001572DF" w:rsidRDefault="0002739F" w:rsidP="0080155B">
+          <w:p w14:paraId="31B20849" w14:textId="77777777" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0002739F" w:rsidP="0080155B">
             <w:pPr>
               <w:pStyle w:val="Articletitle"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108" w:firstLine="0"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="26"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:round/>
+                </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001572DF">
+            <w:r w:rsidRPr="0080155B">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="26"/>
+                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                  <w14:noFill/>
+                  <w14:prstDash w14:val="solid"/>
+                  <w14:round/>
+                </w14:textOutline>
               </w:rPr>
               <w:t>Paper Type: Original Article</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E1EA0D4" w14:textId="392092F1" w:rsidR="00B948C8" w:rsidRPr="0080155B" w:rsidRDefault="00DD7116" w:rsidP="0080155B">
             <w:pPr>
               <w:pStyle w:val="Articletitle"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108" w:firstLine="0"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:t>Paper Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="216A7235" w14:textId="1DD8C40E" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00E935C7">
+    <w:p w14:paraId="216A7235" w14:textId="69DEA015" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00E935C7">
       <w:pPr>
         <w:pStyle w:val="abstractt0"/>
         <w:spacing w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="230"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9438"/>
       </w:tblGrid>
       <w:tr w:rsidR="0080155B" w:rsidRPr="00D14B7A" w14:paraId="63755C4A" w14:textId="77777777" w:rsidTr="00C24B1B">
         <w:trPr>
           <w:trHeight w:val="2551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31853E79" w14:textId="7E73CB7C" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00F10389">
+          <w:p w14:paraId="31853E79" w14:textId="29AB0EF1" w:rsidR="008D02FF" w:rsidRPr="00D14B7A" w:rsidRDefault="008D02FF" w:rsidP="00F10389">
             <w:pPr>
               <w:pStyle w:val="Author"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="38" w:hanging="38"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">FirstName, </w:t>
+              <w:t xml:space="preserve">FirstName, LastName </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>,*</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28625EE6" wp14:editId="60DF5320">
                   <wp:extent cx="167640" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="orcid.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
@@ -736,227 +609,239 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00C41966">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00E15649">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00C41966">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00E15649">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00C41966">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00E15649">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="4441B6DC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00C41966">
+                <w:p w14:paraId="5CC61862" w14:textId="38080041" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00E15649">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Initial First Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">., </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
-                    <w:t>&amp;  LastName</w:t>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve">, </w:t>
+                    <w:t xml:space="preserve">&amp;  LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Initial First Name . (Date). Paper Title.</w:t>
+                    <w:t xml:space="preserve"> Initial</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C126BF">
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> First </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                    </w:rPr>
+                    <w:t>Name .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (Date). Paper Title.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00114C92">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+                  <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
-                    <w:t>Annals of healthcare systems engineering</w:t>
+                    <w:t>Annals of Healthcare Systems Engineering</w:t>
                   </w:r>
                   <w:r w:rsidR="00C126BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DC7BAD">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Volume</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (Issue), PP.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -964,65 +849,127 @@
           </w:tbl>
           <w:p w14:paraId="6950FFE1" w14:textId="3CA19214" w:rsidR="00D14B7A" w:rsidRPr="00D14B7A" w:rsidRDefault="00D14B7A" w:rsidP="0080155B">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="751"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="028097DC" w14:textId="61AC973E" w:rsidR="00F63011" w:rsidRPr="00D14B7A" w:rsidRDefault="00F63011" w:rsidP="00F10389">
+    <w:p w14:paraId="028097DC" w14:textId="6C7606AD" w:rsidR="00F63011" w:rsidRPr="00D14B7A" w:rsidRDefault="00DA4858" w:rsidP="00F10389">
       <w:pPr>
         <w:pStyle w:val="abstractt0"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709" w:right="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48A462BC" wp14:editId="7AD44F63">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>428625</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>159385</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1234440" cy="932180"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="REA Relogo Color.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1234440" cy="932180"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="124"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9173"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551C29" w:rsidRPr="00D14B7A" w14:paraId="178978FF" w14:textId="77777777" w:rsidTr="00357C86">
         <w:trPr>
           <w:trHeight w:val="1137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -1095,65 +1042,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
             <w:r w:rsidR="00C1356F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C1356F">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               </w:rPr>
               <w:t>(Sentence case and followed by colon) followed by 3 to 7 words that describe the focus and contribution of the paper.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34A34273" w14:textId="688752A6" w:rsidR="00732C33" w:rsidRPr="00D14B7A" w:rsidRDefault="00732C33" w:rsidP="0077346F">
+    <w:p w14:paraId="34A34273" w14:textId="3E81E186" w:rsidR="00732C33" w:rsidRPr="00D14B7A" w:rsidRDefault="00732C33" w:rsidP="0077346F">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:bidi/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E84A8E" w14:textId="3C805B50" w:rsidR="00426704" w:rsidRPr="00D14B7A" w:rsidRDefault="00426704" w:rsidP="00C17453">
+    <w:p w14:paraId="38E84A8E" w14:textId="77777777" w:rsidR="00426704" w:rsidRPr="00D14B7A" w:rsidRDefault="00426704" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67D81C03" w14:textId="7A343899" w:rsidR="00426704" w:rsidRPr="00D14B7A" w:rsidRDefault="00426704" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="406C3F44" w14:textId="13C3ECF2" w:rsidR="00426704" w:rsidRPr="00D14B7A" w:rsidRDefault="00426704" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E65C033" w14:textId="008B5EE4" w:rsidR="00426704" w:rsidRPr="00D14B7A" w:rsidRDefault="00426704" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC3F5B0" w14:textId="77777777" w:rsidR="00426704" w:rsidRPr="00D14B7A" w:rsidRDefault="00426704" w:rsidP="00426704">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7CC449" w14:textId="355D7339" w:rsidR="00ED7BAC" w:rsidRPr="00D14B7A" w:rsidRDefault="0076763F" w:rsidP="00C17453">
@@ -1198,63 +1145,76 @@
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> font, </w:t>
       </w:r>
       <w:r w:rsidR="00865519" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">left side </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>on the top of the paper. The first letter of every word in the title should be capitalized. The authors’ names, following the title, must be written in</w:t>
       </w:r>
       <w:r w:rsidR="00F738EB" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DB4D15" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Garamond </w:t>
       </w:r>
       <w:r w:rsidR="00DB4D15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>bold</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14B7A">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t xml:space="preserve"> point font and their affiliations must be written in </w:t>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14B7A">
+        <w:t xml:space="preserve"> font and their affiliations must be written in </w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Garamond </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t>9 point font.</w:t>
+        <w:t>9 point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14B7A">
+        <w:t xml:space="preserve"> font.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F22CDB8" w14:textId="68F120A9" w:rsidR="001103A1" w:rsidRPr="00D14B7A" w:rsidRDefault="001103A1" w:rsidP="00426704">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">All major headings are flushed with the left margin in </w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
         <w:t>Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>. Headings 1 are capitalized, bold and in 1</w:t>
       </w:r>
       <w:r w:rsidR="008D351F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> fonts. Do not put a period after the text of the heading. Headings 2 are capitalized, bold</w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
@@ -1566,51 +1526,51 @@
             <wp:extent cx="3867150" cy="1765924"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21445"/>
                 <wp:lineTo x="21494" y="21445"/>
                 <wp:lineTo x="21494" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="26" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 295"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:lum contrast="20000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3867150" cy="1765924"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
@@ -2153,121 +2113,116 @@
                 <w:noProof/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:position w:val="-60"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:174pt;height:66pt" o:ole="">
-                  <v:imagedata r:id="rId11" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+                  <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1816852803" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849166467" r:id="rId13"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="628EA9E2" w14:textId="4C29F5AE" w:rsidR="00CC23FD" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
-        <w:t>Where</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Where </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:63pt;height:13.2pt" o:ole="">
-            <v:imagedata r:id="rId13" o:title=""/>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.5pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+            <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1816852804" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1849166468" r:id="rId15"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MathType</w:t>
@@ -2329,51 +2284,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADFA340" w14:textId="4D91A522" w:rsidR="008072E9" w:rsidRPr="00D14B7A" w:rsidRDefault="008072E9" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Contributaion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2A64C846" w14:textId="5B167985" w:rsidR="002438D9" w:rsidRPr="00D14B7A" w:rsidRDefault="008072E9" w:rsidP="00674526">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>For research articles with multiple authors, provide a short paragraph that identifies each contribution. The following statements should be used: "Conceptualization, X.X. and Y.Y.; Methodology, X.X.; Software, X.X.; Validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data maintenance, X.X.; writing-creating the initial design, X.X.; writing-reviewing and editing, X.X.; visualization, X.X.; monitoring, X.X.; project management, X.X.; funding procurement, Y.Y. All authors have read and agreed to the published version of the manuscript. Authorship must be limited to those who have made a significant contribution to the work reported.</w:t>
       </w:r>
       <w:r w:rsidR="002438D9" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> All terms were described in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="002438D9" w:rsidRPr="00D14B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r w:rsidR="00674526" w:rsidRPr="00D14B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002438D9" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002438D9" w:rsidRPr="00D14B7A">
@@ -2398,92 +2353,92 @@
       <w:r w:rsidR="00CD3A78" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>indicates any support that is not included in the Author Contribution or Funding sections. This may include administrative and technical support or in-kind donations (e.g., materials used for experiments).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314A9D18" w14:textId="28CA8744" w:rsidR="008072E9" w:rsidRPr="00D14B7A" w:rsidRDefault="008072E9" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Data Availability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB40461" w14:textId="5F986DE7" w:rsidR="008072E9" w:rsidRPr="00D14B7A" w:rsidRDefault="008072E9" w:rsidP="008072E9">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">We encourage all authors to make their research data available. Please indicate where the data supporting the reported findings can be found, including links to publicly archived datasets that were analyzed or generated during the study. If no new data were generated or if data are not available due to privacy or ethical restrictions, an explanation is still required. </w:t>
       </w:r>
       <w:r w:rsidR="00363F15" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">The suggested Data Availability Statements were collected in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00363F15" w:rsidRPr="00D14B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>DAS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00363F15" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351CEAFD" w14:textId="39489AF1" w:rsidR="007B10DE" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB7093" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Conflicts of Interest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1D2F9D" w14:textId="07E7B303" w:rsidR="00747624" w:rsidRPr="00D14B7A" w:rsidRDefault="00747624" w:rsidP="00546368">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>The authors declare no conflict of interest. Authors must declare any personal circumstances or interests that could be considered to have an inappropriate influence on the presentation or interpretation of the reported research findings. Any role of funders in the design of the study, in the collection, analysis, or interpretation of the data, in the writing of the manuscript, or in the decision to publish the results must be disclosed in this section. If this is not the case, please indicate "Funders played no role in the design of the study, in the collection, analysis, or interpretation of the data, in the writing of the manuscript, or in the decision to publish the results."</w:t>
       </w:r>
       <w:r w:rsidR="00363F15" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00363F15" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> You can see more details in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00674526" w:rsidRPr="00D14B7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>CID</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00363F15" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8EEE18" w14:textId="57614EE9" w:rsidR="00FC1F0A" w:rsidRPr="006173C9" w:rsidRDefault="00FC1F0A" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="006173C9">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5118E2" w14:textId="1E5346D8" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="00FB1879">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
@@ -2574,54 +2529,57 @@
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BD5755">
         <w:t>" into the "Download Style" box, then proceed to download it. Once done, click 'Done'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47812C62" w14:textId="77777777" w:rsidR="00BD5755" w:rsidRPr="00BD5755" w:rsidRDefault="00BD5755" w:rsidP="00BD5755">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="993" w:right="966"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD5755">
+        <w:t xml:space="preserve">In the latest version of Mendeley, install the Mendeley cite Plugin, click on Citation Settings-&gt;Change citation style-&gt; add a custom style. Then Copy and paste the following link: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5755">
         <w:lastRenderedPageBreak/>
-        <w:t>In the latest version of Mendeley, install the Mendeley cite Plugin, click on Citation Settings-&gt;Change citation style-&gt; add a custom style. Then Copy and paste the following link: "</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t>"</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00BD5755">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD5755">
         <w:t xml:space="preserve">" into the box and click the update citation style </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD5755">
         <w:t>botton</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD5755">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15349435" w14:textId="1AE15C5C" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00E95D32" w:rsidP="00E95D32">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2712,51 +2670,51 @@
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t>Youssf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve">, O., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t>ElGawady</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve">, M. A., &amp; Mills, J. E. (2016). Static cyclic behavior of FRP-confined crumb rubber concrete columns. </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Engineering structures</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve">, 113, 371-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
           <w:t>https://doi.org/10.1016/j.engstruct.2016.01.033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23312840" w14:textId="4BB73014" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00E95D32" w:rsidP="00CC3005">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference to a </w:t>
       </w:r>
@@ -2768,59 +2726,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE1E935" w14:textId="76DA221F" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="001A3C23" w:rsidP="00E92783">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
-        <w:t xml:space="preserve">Liao, H., &amp; Xu, Z. (2017). Hesitant fuzzy </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> methodologies and applications. Springer Singapore</w:t>
+        <w:t>Liao, H., &amp; Xu, Z. (2017). Hesitant fuzzy decision making methodologies and applications. Springer Singapore</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BC5473" w14:textId="3771E87A" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="00CC3005">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
@@ -2900,137 +2850,108 @@
       <w:r w:rsidR="00166118" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> and beyond. In </w:t>
       </w:r>
       <w:r w:rsidR="00AC73FE" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A brain-focused foundation for economic science</w:t>
       </w:r>
       <w:r w:rsidR="00AC73FE" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> (pp. 63-92),</w:t>
       </w:r>
       <w:r w:rsidR="00166118" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> Palgrave Macmillan</w:t>
       </w:r>
       <w:r w:rsidR="00AC73FE" w:rsidRPr="00E92783">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00166118" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> Cham. </w:t>
       </w:r>
       <w:r w:rsidR="00AC73FE" w:rsidRPr="00E92783">
         <w:t xml:space="preserve">Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00BE7790" w:rsidRPr="00E92783">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-319-76810-6_3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76F3A60F" w14:textId="4D2C8C9B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00E95D32" w:rsidP="00CC3005">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference to a </w:t>
       </w:r>
       <w:r w:rsidR="00CC3005" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Conference Proceeding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C36913F" w14:textId="006BBE2C" w:rsidR="00FC1F0A" w:rsidRPr="00E92783" w:rsidRDefault="00C95EFA" w:rsidP="00E92783">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
-        <w:t>Hakani</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> inspection robot for closed environment. </w:t>
+        <w:t xml:space="preserve">Hakani Raj, A. (2010, May). Development of an intelligent sensor based inspection robot for closed environment. </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings of the 2015 5th </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> University international conference on engineering (</w:t>
+        <w:t>Proceedings of the 2015 5th Nirma University international conference on engineering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NUiCONE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> (pp. 1-6). IEEE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546F0B35" w14:textId="0CF1672F" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="00E95D32">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:spacing w:after="0"/>
@@ -3099,51 +3020,51 @@
       <w:r w:rsidRPr="00E92783">
         <w:t>n.d.</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Utrition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; exercise - timing is everything</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92783">
         <w:t xml:space="preserve">. NASM. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001A3C23" w:rsidRPr="00E92783">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://blog.nasm.org/workout-and-nutrition-timing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BD92BAD" w14:textId="21FFC356" w:rsidR="001A3C23" w:rsidRPr="00D14B7A" w:rsidRDefault="001A3C23" w:rsidP="00C17453">
       <w:pPr>
         <w:pStyle w:val="HEADING11"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>Appendix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B510E32" w14:textId="77777777" w:rsidR="00AC73FE" w:rsidRPr="00D14B7A" w:rsidRDefault="00AC73FE" w:rsidP="00AC73FE">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Authors can use supplementary sections, known as Appendixes, to provide additional information supporting the findings presented in their manuscript. These Appendixes serve the purpose of including details that might disrupt the main text's flow or are only relevant to a specific subset of readers. The supplementary sections may encompass comprehensive mathematical proofs, extra figures, more in-depth experimental particulars, or supplementary data. </w:t>
       </w:r>
@@ -3217,223 +3138,224 @@
     <w:p w14:paraId="5EE199A5" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40DE8523" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125A3C31" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B33E9E" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272476D3" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4462F69E" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
+    <w:p w14:paraId="67D02E51" w14:textId="77777777" w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidRDefault="006173C9" w:rsidP="00E15649">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D02E51" w14:textId="77777777" w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidRDefault="006173C9" w:rsidP="00395642">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+    <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="005E3FEF">
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73BF84CB" w14:textId="77777777" w:rsidR="007B4045" w:rsidRPr="00FE73CA" w:rsidRDefault="007B4045" w:rsidP="00FA44F9">
+    <w:p w14:paraId="588436E8" w14:textId="77777777" w:rsidR="00941DBE" w:rsidRPr="00FE73CA" w:rsidRDefault="00941DBE" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="295BF0B0" w14:textId="77777777" w:rsidR="007B4045" w:rsidRPr="00FE73CA" w:rsidRDefault="007B4045" w:rsidP="00FA44F9">
+    <w:p w14:paraId="756C8F90" w14:textId="77777777" w:rsidR="00941DBE" w:rsidRPr="00FE73CA" w:rsidRDefault="00941DBE" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30EA0F60" w14:textId="77777777" w:rsidR="007B4045" w:rsidRDefault="007B4045">
+    <w:p w14:paraId="2077D049" w14:textId="77777777" w:rsidR="00941DBE" w:rsidRDefault="00941DBE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02000503000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -3455,209 +3377,209 @@
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bahnschrift SemiBold Condensed">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Burlak">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
     <w:altName w:val="Kokila"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CB0AAC9" w14:textId="2DACC4AD" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="007B74CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:afterAutospacing="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="25"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DD70B4B" w14:textId="410E764D" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="00C62754">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:after="120" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F50F4AC" w14:textId="51891BE8" w:rsidR="009F36F0" w:rsidRPr="00E86428" w:rsidRDefault="00C62754" w:rsidP="00C62754">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="426" w:right="427"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E86428">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="068A3C29">
@@ -4026,144 +3948,144 @@
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="650016E5" w14:textId="77777777" w:rsidR="007B4045" w:rsidRPr="00FE73CA" w:rsidRDefault="007B4045" w:rsidP="00FA44F9">
+    <w:p w14:paraId="41C417F3" w14:textId="77777777" w:rsidR="00941DBE" w:rsidRPr="00FE73CA" w:rsidRDefault="00941DBE" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="470979BA" w14:textId="77777777" w:rsidR="007B4045" w:rsidRPr="00FE73CA" w:rsidRDefault="007B4045" w:rsidP="00FA44F9">
+    <w:p w14:paraId="5F251ADE" w14:textId="77777777" w:rsidR="00941DBE" w:rsidRPr="00FE73CA" w:rsidRDefault="00941DBE" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="118733C8" w14:textId="77777777" w:rsidR="007B4045" w:rsidRPr="00FE73CA" w:rsidRDefault="007B4045" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="545C9DEA" w14:textId="77777777" w:rsidR="00941DBE" w:rsidRPr="00FE73CA" w:rsidRDefault="00941DBE" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="30B67E5E" w14:textId="01707402" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
+      <w:p w14:paraId="30B67E5E" w14:textId="7D7DD34C" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00C1356F">
+        <w:r w:rsidR="00DA4858">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -4252,139 +4174,140 @@
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>t</w:t>
     </w:r>
     <w:r w:rsidR="00FF649C" w:rsidRPr="00C1356F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>itle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-2085369241"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="34E26AB8" w14:textId="77777777" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00690F51" w:rsidP="00690F51">
+      <w:p w14:paraId="34E26AB8" w14:textId="687FDF96" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00690F51" w:rsidP="00690F51">
         <w:pPr>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="715" w:y="-73"/>
           <w:tabs>
             <w:tab w:val="center" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9360"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
         </w:pPr>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00690F51">
+        <w:r w:rsidR="00DA4858">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00690F51">
           <w:tab/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6D24D68E" w14:textId="7BDA07E6" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="00690F51">
+  <w:p w14:paraId="6D24D68E" w14:textId="1801C8BE" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00000000" w:rsidP="00690F51">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:bidi w:val="0"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1230566990"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
@@ -4402,114 +4325,125 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Author's </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LastName|</w:t>
     </w:r>
-    <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+    <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Ann</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+    <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+    <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Healthc</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00C126BF" w:rsidRPr="00C126BF">
+    <w:r w:rsidR="00E15649" w:rsidRPr="00E15649">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>. Syst. Eng</w:t>
+      <w:t>. Syst. Eng.</w:t>
     </w:r>
-    <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
+    <w:r w:rsidR="00114C92" w:rsidRPr="00114C92">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>. X(x) (xx) x-x</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>X(x) (xx) x-x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100C53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D152D9A8"/>
     <w:lvl w:ilvl="0" w:tplc="8814F406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5341,50 +5275,58 @@
       <w:pStyle w:val="a1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -7006,137 +6948,143 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D14000D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="377246776">
+  <w:num w:numId="1" w16cid:durableId="502937352">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="922563656">
+  <w:num w:numId="2" w16cid:durableId="327827632">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1861778548">
+  <w:num w:numId="3" w16cid:durableId="1847355026">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="764351322">
+  <w:num w:numId="4" w16cid:durableId="1630935151">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2055109150">
+  <w:num w:numId="5" w16cid:durableId="480315567">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1714188320">
+  <w:num w:numId="6" w16cid:durableId="1122383988">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1103496398">
+  <w:num w:numId="7" w16cid:durableId="270359058">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1827895311">
+  <w:num w:numId="8" w16cid:durableId="893276519">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1945846750">
+  <w:num w:numId="9" w16cid:durableId="1824660410">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1444299384">
+  <w:num w:numId="10" w16cid:durableId="541555337">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="853345388">
+  <w:num w:numId="11" w16cid:durableId="1051612925">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1606381894">
+  <w:num w:numId="12" w16cid:durableId="1846937882">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="652564362">
+  <w:num w:numId="13" w16cid:durableId="1304046536">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="272520041">
+  <w:num w:numId="14" w16cid:durableId="1651401081">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="125003000">
+  <w:num w:numId="15" w16cid:durableId="1410031168">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="121071219">
+  <w:num w:numId="16" w16cid:durableId="361590488">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1642346219">
+  <w:num w:numId="17" w16cid:durableId="1578325903">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="539709394">
+  <w:num w:numId="18" w16cid:durableId="1805544399">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="892161462">
+  <w:num w:numId="19" w16cid:durableId="1575436241">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NjQ3MjQ1MTKzMDMyNrVQ0lEKTi0uzszPAykwqgUA92S0hywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00514B36"/>
     <w:rsid w:val="00000C1A"/>
     <w:rsid w:val="00001F81"/>
     <w:rsid w:val="00002397"/>
     <w:rsid w:val="00003257"/>
     <w:rsid w:val="000034A1"/>
     <w:rsid w:val="00006005"/>
     <w:rsid w:val="000102A5"/>
     <w:rsid w:val="00011001"/>
     <w:rsid w:val="0001623C"/>
     <w:rsid w:val="00020DE9"/>
     <w:rsid w:val="000252C5"/>
     <w:rsid w:val="0002739F"/>
     <w:rsid w:val="00027916"/>
     <w:rsid w:val="00027C56"/>
     <w:rsid w:val="000301E6"/>
     <w:rsid w:val="00030D5E"/>
     <w:rsid w:val="00030F79"/>
@@ -7194,74 +7142,74 @@
     <w:rsid w:val="000D4F7B"/>
     <w:rsid w:val="000E01A9"/>
     <w:rsid w:val="000E04F6"/>
     <w:rsid w:val="000E126A"/>
     <w:rsid w:val="000E1577"/>
     <w:rsid w:val="000E162A"/>
     <w:rsid w:val="000E6314"/>
     <w:rsid w:val="000E6551"/>
     <w:rsid w:val="000E747E"/>
     <w:rsid w:val="000F12F1"/>
     <w:rsid w:val="000F2F97"/>
     <w:rsid w:val="000F5801"/>
     <w:rsid w:val="000F785A"/>
     <w:rsid w:val="0010037F"/>
     <w:rsid w:val="00100628"/>
     <w:rsid w:val="001017CA"/>
     <w:rsid w:val="00101B12"/>
     <w:rsid w:val="00103FAC"/>
     <w:rsid w:val="00104AA9"/>
     <w:rsid w:val="00104D11"/>
     <w:rsid w:val="0010602A"/>
     <w:rsid w:val="001061DC"/>
     <w:rsid w:val="001103A1"/>
     <w:rsid w:val="00114850"/>
     <w:rsid w:val="00114B54"/>
+    <w:rsid w:val="00114C92"/>
     <w:rsid w:val="00120977"/>
     <w:rsid w:val="00120FE3"/>
     <w:rsid w:val="00122375"/>
     <w:rsid w:val="00124558"/>
     <w:rsid w:val="00126B39"/>
     <w:rsid w:val="00130A7D"/>
     <w:rsid w:val="00131E2E"/>
     <w:rsid w:val="00134014"/>
     <w:rsid w:val="00135F7D"/>
     <w:rsid w:val="001361CD"/>
     <w:rsid w:val="00140A8A"/>
     <w:rsid w:val="00141DF9"/>
     <w:rsid w:val="00142590"/>
     <w:rsid w:val="00143D56"/>
     <w:rsid w:val="00144EA2"/>
     <w:rsid w:val="00146C83"/>
     <w:rsid w:val="001471E8"/>
     <w:rsid w:val="001505BC"/>
     <w:rsid w:val="00153223"/>
     <w:rsid w:val="00153732"/>
     <w:rsid w:val="00153742"/>
     <w:rsid w:val="00153EF9"/>
     <w:rsid w:val="001566B2"/>
-    <w:rsid w:val="001572DF"/>
     <w:rsid w:val="0016016F"/>
     <w:rsid w:val="0016044D"/>
     <w:rsid w:val="00160A7F"/>
     <w:rsid w:val="00161013"/>
     <w:rsid w:val="00161A81"/>
     <w:rsid w:val="0016306F"/>
     <w:rsid w:val="00163EC2"/>
     <w:rsid w:val="00163F20"/>
     <w:rsid w:val="00164E44"/>
     <w:rsid w:val="0016564E"/>
     <w:rsid w:val="00166118"/>
     <w:rsid w:val="001708FA"/>
     <w:rsid w:val="00170D43"/>
     <w:rsid w:val="0017564B"/>
     <w:rsid w:val="00177ABF"/>
     <w:rsid w:val="001811AC"/>
     <w:rsid w:val="001812AF"/>
     <w:rsid w:val="001816AC"/>
     <w:rsid w:val="00182A6C"/>
     <w:rsid w:val="0018312D"/>
     <w:rsid w:val="0018542F"/>
     <w:rsid w:val="00187BE9"/>
     <w:rsid w:val="00192E46"/>
     <w:rsid w:val="00196CEA"/>
     <w:rsid w:val="00197201"/>
@@ -7388,51 +7336,50 @@
     <w:rsid w:val="003278CB"/>
     <w:rsid w:val="00327F97"/>
     <w:rsid w:val="003324D3"/>
     <w:rsid w:val="00337DED"/>
     <w:rsid w:val="00342D37"/>
     <w:rsid w:val="003472E7"/>
     <w:rsid w:val="003527AE"/>
     <w:rsid w:val="00352AEB"/>
     <w:rsid w:val="003553E5"/>
     <w:rsid w:val="00357C86"/>
     <w:rsid w:val="00363F15"/>
     <w:rsid w:val="00365FE9"/>
     <w:rsid w:val="003677BF"/>
     <w:rsid w:val="00377F08"/>
     <w:rsid w:val="00380D05"/>
     <w:rsid w:val="00382F9D"/>
     <w:rsid w:val="0038700E"/>
     <w:rsid w:val="003876ED"/>
     <w:rsid w:val="00387D04"/>
     <w:rsid w:val="003922BA"/>
     <w:rsid w:val="00395642"/>
     <w:rsid w:val="00395F36"/>
     <w:rsid w:val="003965A6"/>
     <w:rsid w:val="003A18D6"/>
     <w:rsid w:val="003A18FE"/>
-    <w:rsid w:val="003A2E37"/>
     <w:rsid w:val="003A4FD7"/>
     <w:rsid w:val="003A5308"/>
     <w:rsid w:val="003A6269"/>
     <w:rsid w:val="003A6DD4"/>
     <w:rsid w:val="003B31E5"/>
     <w:rsid w:val="003B5CB9"/>
     <w:rsid w:val="003B60EF"/>
     <w:rsid w:val="003C076E"/>
     <w:rsid w:val="003C0E8A"/>
     <w:rsid w:val="003C2084"/>
     <w:rsid w:val="003C3E80"/>
     <w:rsid w:val="003C588C"/>
     <w:rsid w:val="003C6F87"/>
     <w:rsid w:val="003D112D"/>
     <w:rsid w:val="003D15E0"/>
     <w:rsid w:val="003D38CB"/>
     <w:rsid w:val="003D43AD"/>
     <w:rsid w:val="003D447B"/>
     <w:rsid w:val="003D48B6"/>
     <w:rsid w:val="003D7CE9"/>
     <w:rsid w:val="003E0ABA"/>
     <w:rsid w:val="003E19C2"/>
     <w:rsid w:val="003E310B"/>
     <w:rsid w:val="003E3C6E"/>
     <w:rsid w:val="003E7D12"/>
@@ -7574,50 +7521,51 @@
     <w:rsid w:val="00575B62"/>
     <w:rsid w:val="005767B6"/>
     <w:rsid w:val="00586442"/>
     <w:rsid w:val="00586A7E"/>
     <w:rsid w:val="0059221B"/>
     <w:rsid w:val="005922DD"/>
     <w:rsid w:val="00594929"/>
     <w:rsid w:val="005979E0"/>
     <w:rsid w:val="005A1646"/>
     <w:rsid w:val="005A34EF"/>
     <w:rsid w:val="005A3656"/>
     <w:rsid w:val="005B3631"/>
     <w:rsid w:val="005B59AC"/>
     <w:rsid w:val="005B5F60"/>
     <w:rsid w:val="005B7293"/>
     <w:rsid w:val="005C1638"/>
     <w:rsid w:val="005C2393"/>
     <w:rsid w:val="005C2891"/>
     <w:rsid w:val="005C6683"/>
     <w:rsid w:val="005C7DE0"/>
     <w:rsid w:val="005D5673"/>
     <w:rsid w:val="005D7FB5"/>
     <w:rsid w:val="005E2CD0"/>
     <w:rsid w:val="005E2D05"/>
     <w:rsid w:val="005E398B"/>
+    <w:rsid w:val="005E3FEF"/>
     <w:rsid w:val="005E5299"/>
     <w:rsid w:val="005E52F2"/>
     <w:rsid w:val="005E6053"/>
     <w:rsid w:val="005E7242"/>
     <w:rsid w:val="005F0E23"/>
     <w:rsid w:val="005F171F"/>
     <w:rsid w:val="005F20BC"/>
     <w:rsid w:val="005F2BD4"/>
     <w:rsid w:val="005F30EC"/>
     <w:rsid w:val="005F3728"/>
     <w:rsid w:val="005F3D12"/>
     <w:rsid w:val="005F5D3F"/>
     <w:rsid w:val="005F6028"/>
     <w:rsid w:val="005F6AD1"/>
     <w:rsid w:val="005F7B41"/>
     <w:rsid w:val="00600246"/>
     <w:rsid w:val="006009F1"/>
     <w:rsid w:val="0060163C"/>
     <w:rsid w:val="00604B2C"/>
     <w:rsid w:val="00605CC1"/>
     <w:rsid w:val="00606D0A"/>
     <w:rsid w:val="00607FA2"/>
     <w:rsid w:val="006119C1"/>
     <w:rsid w:val="00611FA6"/>
     <w:rsid w:val="00614F18"/>
@@ -7662,50 +7610,51 @@
     <w:rsid w:val="00670EF1"/>
     <w:rsid w:val="00672709"/>
     <w:rsid w:val="00672A48"/>
     <w:rsid w:val="00673124"/>
     <w:rsid w:val="00673245"/>
     <w:rsid w:val="00674526"/>
     <w:rsid w:val="006777DA"/>
     <w:rsid w:val="006804B5"/>
     <w:rsid w:val="00680694"/>
     <w:rsid w:val="00680B1E"/>
     <w:rsid w:val="00682723"/>
     <w:rsid w:val="00682E27"/>
     <w:rsid w:val="00682F47"/>
     <w:rsid w:val="006847E3"/>
     <w:rsid w:val="0068499B"/>
     <w:rsid w:val="00685578"/>
     <w:rsid w:val="0069055F"/>
     <w:rsid w:val="00690F51"/>
     <w:rsid w:val="00691D1E"/>
     <w:rsid w:val="00692225"/>
     <w:rsid w:val="006927DD"/>
     <w:rsid w:val="006951DD"/>
     <w:rsid w:val="00697A2A"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A341B"/>
+    <w:rsid w:val="006A36D1"/>
     <w:rsid w:val="006A6503"/>
     <w:rsid w:val="006B28FD"/>
     <w:rsid w:val="006B3992"/>
     <w:rsid w:val="006B3D69"/>
     <w:rsid w:val="006B51C9"/>
     <w:rsid w:val="006B5CAA"/>
     <w:rsid w:val="006C033C"/>
     <w:rsid w:val="006C3DD5"/>
     <w:rsid w:val="006C6CA0"/>
     <w:rsid w:val="006C75A0"/>
     <w:rsid w:val="006D2CCB"/>
     <w:rsid w:val="006D3592"/>
     <w:rsid w:val="006D6661"/>
     <w:rsid w:val="006D6870"/>
     <w:rsid w:val="006E0733"/>
     <w:rsid w:val="006E3238"/>
     <w:rsid w:val="006E58E8"/>
     <w:rsid w:val="006F014A"/>
     <w:rsid w:val="006F01F8"/>
     <w:rsid w:val="006F142B"/>
     <w:rsid w:val="006F64AA"/>
     <w:rsid w:val="006F714D"/>
     <w:rsid w:val="006F761C"/>
     <w:rsid w:val="006F7E6C"/>
     <w:rsid w:val="006F7FC0"/>
@@ -7755,51 +7704,50 @@
     <w:rsid w:val="007669D7"/>
     <w:rsid w:val="0076763F"/>
     <w:rsid w:val="0077346F"/>
     <w:rsid w:val="00774CE7"/>
     <w:rsid w:val="00782F42"/>
     <w:rsid w:val="00783398"/>
     <w:rsid w:val="00784805"/>
     <w:rsid w:val="0078600F"/>
     <w:rsid w:val="00787380"/>
     <w:rsid w:val="00791283"/>
     <w:rsid w:val="007912BA"/>
     <w:rsid w:val="0079316A"/>
     <w:rsid w:val="00793CB1"/>
     <w:rsid w:val="00794695"/>
     <w:rsid w:val="0079545E"/>
     <w:rsid w:val="00797242"/>
     <w:rsid w:val="007A289E"/>
     <w:rsid w:val="007A51F5"/>
     <w:rsid w:val="007A5C0C"/>
     <w:rsid w:val="007A7E94"/>
     <w:rsid w:val="007B10DE"/>
     <w:rsid w:val="007B1826"/>
     <w:rsid w:val="007B19ED"/>
     <w:rsid w:val="007B1AA4"/>
     <w:rsid w:val="007B3C2B"/>
-    <w:rsid w:val="007B4045"/>
     <w:rsid w:val="007B40B4"/>
     <w:rsid w:val="007B54DB"/>
     <w:rsid w:val="007B56F7"/>
     <w:rsid w:val="007B74CC"/>
     <w:rsid w:val="007B7D75"/>
     <w:rsid w:val="007C33A0"/>
     <w:rsid w:val="007C5583"/>
     <w:rsid w:val="007D0E04"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D4977"/>
     <w:rsid w:val="007D79F2"/>
     <w:rsid w:val="007E1B02"/>
     <w:rsid w:val="007E2B6B"/>
     <w:rsid w:val="007E3E1D"/>
     <w:rsid w:val="007E470D"/>
     <w:rsid w:val="007F0939"/>
     <w:rsid w:val="007F0997"/>
     <w:rsid w:val="007F4D60"/>
     <w:rsid w:val="007F7A50"/>
     <w:rsid w:val="00800D08"/>
     <w:rsid w:val="0080155B"/>
     <w:rsid w:val="00801CD3"/>
     <w:rsid w:val="00804947"/>
     <w:rsid w:val="008072E9"/>
     <w:rsid w:val="0081102C"/>
@@ -7882,50 +7830,51 @@
     <w:rsid w:val="008E1608"/>
     <w:rsid w:val="008E241B"/>
     <w:rsid w:val="008E3057"/>
     <w:rsid w:val="008E3066"/>
     <w:rsid w:val="008E6AAE"/>
     <w:rsid w:val="008E6C86"/>
     <w:rsid w:val="008F0546"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F5CED"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="00900895"/>
     <w:rsid w:val="00901B57"/>
     <w:rsid w:val="009059C6"/>
     <w:rsid w:val="009060D2"/>
     <w:rsid w:val="009151F0"/>
     <w:rsid w:val="00916EBC"/>
     <w:rsid w:val="00917A43"/>
     <w:rsid w:val="0092544F"/>
     <w:rsid w:val="009260FB"/>
     <w:rsid w:val="009261BA"/>
     <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00930119"/>
     <w:rsid w:val="00931917"/>
     <w:rsid w:val="00940682"/>
     <w:rsid w:val="00940E9F"/>
+    <w:rsid w:val="00941DBE"/>
     <w:rsid w:val="00943A06"/>
     <w:rsid w:val="00947327"/>
     <w:rsid w:val="00947FC4"/>
     <w:rsid w:val="009502C9"/>
     <w:rsid w:val="00953529"/>
     <w:rsid w:val="00955687"/>
     <w:rsid w:val="0095743A"/>
     <w:rsid w:val="0096022E"/>
     <w:rsid w:val="00960F16"/>
     <w:rsid w:val="00961681"/>
     <w:rsid w:val="00961D81"/>
     <w:rsid w:val="009652F5"/>
     <w:rsid w:val="0096644E"/>
     <w:rsid w:val="009664E4"/>
     <w:rsid w:val="00967312"/>
     <w:rsid w:val="00967748"/>
     <w:rsid w:val="009743A7"/>
     <w:rsid w:val="00976166"/>
     <w:rsid w:val="009763CD"/>
     <w:rsid w:val="00982F2A"/>
     <w:rsid w:val="00984410"/>
     <w:rsid w:val="00984FF0"/>
     <w:rsid w:val="00990207"/>
     <w:rsid w:val="00990440"/>
     <w:rsid w:val="0099226A"/>
@@ -8033,67 +7982,67 @@
     <w:rsid w:val="00AA4A86"/>
     <w:rsid w:val="00AB109E"/>
     <w:rsid w:val="00AB10AC"/>
     <w:rsid w:val="00AB1B40"/>
     <w:rsid w:val="00AB1E51"/>
     <w:rsid w:val="00AB34CE"/>
     <w:rsid w:val="00AB48EB"/>
     <w:rsid w:val="00AB52C3"/>
     <w:rsid w:val="00AB6B20"/>
     <w:rsid w:val="00AB7093"/>
     <w:rsid w:val="00AB70E6"/>
     <w:rsid w:val="00AB72DF"/>
     <w:rsid w:val="00AB7947"/>
     <w:rsid w:val="00AC231E"/>
     <w:rsid w:val="00AC28AD"/>
     <w:rsid w:val="00AC73FE"/>
     <w:rsid w:val="00AD2AC2"/>
     <w:rsid w:val="00AE0E0A"/>
     <w:rsid w:val="00AE1907"/>
     <w:rsid w:val="00AE2B55"/>
     <w:rsid w:val="00AE3FF6"/>
     <w:rsid w:val="00AE7F53"/>
     <w:rsid w:val="00AF090F"/>
     <w:rsid w:val="00AF0D00"/>
     <w:rsid w:val="00AF148A"/>
+    <w:rsid w:val="00AF1BAC"/>
     <w:rsid w:val="00AF2421"/>
     <w:rsid w:val="00AF25E8"/>
     <w:rsid w:val="00AF2A41"/>
     <w:rsid w:val="00AF3097"/>
     <w:rsid w:val="00AF31F0"/>
     <w:rsid w:val="00AF5494"/>
     <w:rsid w:val="00AF5D91"/>
     <w:rsid w:val="00AF69C0"/>
     <w:rsid w:val="00B00DA8"/>
     <w:rsid w:val="00B01F45"/>
     <w:rsid w:val="00B0262B"/>
     <w:rsid w:val="00B10095"/>
     <w:rsid w:val="00B100A5"/>
     <w:rsid w:val="00B10568"/>
     <w:rsid w:val="00B10EA3"/>
     <w:rsid w:val="00B134EC"/>
-    <w:rsid w:val="00B146D8"/>
     <w:rsid w:val="00B16710"/>
     <w:rsid w:val="00B17D3B"/>
     <w:rsid w:val="00B17DE5"/>
     <w:rsid w:val="00B2028C"/>
     <w:rsid w:val="00B251AE"/>
     <w:rsid w:val="00B25A7E"/>
     <w:rsid w:val="00B30DE3"/>
     <w:rsid w:val="00B320F5"/>
     <w:rsid w:val="00B355C2"/>
     <w:rsid w:val="00B36152"/>
     <w:rsid w:val="00B36A6D"/>
     <w:rsid w:val="00B4058E"/>
     <w:rsid w:val="00B41065"/>
     <w:rsid w:val="00B41A61"/>
     <w:rsid w:val="00B42242"/>
     <w:rsid w:val="00B42C6D"/>
     <w:rsid w:val="00B44819"/>
     <w:rsid w:val="00B4548B"/>
     <w:rsid w:val="00B46642"/>
     <w:rsid w:val="00B50519"/>
     <w:rsid w:val="00B5244B"/>
     <w:rsid w:val="00B52B18"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B60232"/>
     <w:rsid w:val="00B61564"/>
@@ -8145,57 +8094,55 @@
     <w:rsid w:val="00C0771F"/>
     <w:rsid w:val="00C10839"/>
     <w:rsid w:val="00C126BF"/>
     <w:rsid w:val="00C129B3"/>
     <w:rsid w:val="00C12BE7"/>
     <w:rsid w:val="00C1356F"/>
     <w:rsid w:val="00C138AE"/>
     <w:rsid w:val="00C15C2C"/>
     <w:rsid w:val="00C17453"/>
     <w:rsid w:val="00C17E1A"/>
     <w:rsid w:val="00C206D0"/>
     <w:rsid w:val="00C2181E"/>
     <w:rsid w:val="00C22EA8"/>
     <w:rsid w:val="00C2350B"/>
     <w:rsid w:val="00C23B0A"/>
     <w:rsid w:val="00C23B12"/>
     <w:rsid w:val="00C24B1B"/>
     <w:rsid w:val="00C253B7"/>
     <w:rsid w:val="00C25D3D"/>
     <w:rsid w:val="00C261A8"/>
     <w:rsid w:val="00C33CEC"/>
     <w:rsid w:val="00C34BCF"/>
     <w:rsid w:val="00C3538D"/>
     <w:rsid w:val="00C40F9F"/>
     <w:rsid w:val="00C41491"/>
-    <w:rsid w:val="00C41966"/>
     <w:rsid w:val="00C42E5B"/>
     <w:rsid w:val="00C43806"/>
     <w:rsid w:val="00C44025"/>
     <w:rsid w:val="00C445C6"/>
     <w:rsid w:val="00C46565"/>
-    <w:rsid w:val="00C47B78"/>
     <w:rsid w:val="00C5050D"/>
     <w:rsid w:val="00C50A46"/>
     <w:rsid w:val="00C548E0"/>
     <w:rsid w:val="00C557A5"/>
     <w:rsid w:val="00C61348"/>
     <w:rsid w:val="00C62754"/>
     <w:rsid w:val="00C62E99"/>
     <w:rsid w:val="00C63589"/>
     <w:rsid w:val="00C65CD8"/>
     <w:rsid w:val="00C670A1"/>
     <w:rsid w:val="00C70BB6"/>
     <w:rsid w:val="00C71189"/>
     <w:rsid w:val="00C7496A"/>
     <w:rsid w:val="00C74DB4"/>
     <w:rsid w:val="00C7573A"/>
     <w:rsid w:val="00C75CBD"/>
     <w:rsid w:val="00C76BF5"/>
     <w:rsid w:val="00C778F3"/>
     <w:rsid w:val="00C81944"/>
     <w:rsid w:val="00C81E40"/>
     <w:rsid w:val="00C838E9"/>
     <w:rsid w:val="00C83FE3"/>
     <w:rsid w:val="00C85FD9"/>
     <w:rsid w:val="00C90239"/>
     <w:rsid w:val="00C91519"/>
@@ -8269,94 +8216,96 @@
     <w:rsid w:val="00D61385"/>
     <w:rsid w:val="00D61A2D"/>
     <w:rsid w:val="00D657A1"/>
     <w:rsid w:val="00D65A5C"/>
     <w:rsid w:val="00D70598"/>
     <w:rsid w:val="00D71682"/>
     <w:rsid w:val="00D7201F"/>
     <w:rsid w:val="00D743A5"/>
     <w:rsid w:val="00D76C0E"/>
     <w:rsid w:val="00D800DD"/>
     <w:rsid w:val="00D8045A"/>
     <w:rsid w:val="00D82E6C"/>
     <w:rsid w:val="00D83D65"/>
     <w:rsid w:val="00D84B93"/>
     <w:rsid w:val="00D90A29"/>
     <w:rsid w:val="00D934E6"/>
     <w:rsid w:val="00D940A5"/>
     <w:rsid w:val="00D94138"/>
     <w:rsid w:val="00D97966"/>
     <w:rsid w:val="00D979AD"/>
     <w:rsid w:val="00DA11C5"/>
     <w:rsid w:val="00DA11FA"/>
     <w:rsid w:val="00DA197A"/>
     <w:rsid w:val="00DA1D0F"/>
     <w:rsid w:val="00DA40D5"/>
+    <w:rsid w:val="00DA4858"/>
     <w:rsid w:val="00DA4A15"/>
     <w:rsid w:val="00DA56D2"/>
     <w:rsid w:val="00DA5A12"/>
     <w:rsid w:val="00DA70C9"/>
     <w:rsid w:val="00DA7578"/>
     <w:rsid w:val="00DB08EC"/>
     <w:rsid w:val="00DB0D93"/>
     <w:rsid w:val="00DB1EA3"/>
     <w:rsid w:val="00DB2D23"/>
     <w:rsid w:val="00DB4D15"/>
     <w:rsid w:val="00DC19AC"/>
     <w:rsid w:val="00DC3180"/>
     <w:rsid w:val="00DC39B0"/>
     <w:rsid w:val="00DC41A0"/>
     <w:rsid w:val="00DC5060"/>
     <w:rsid w:val="00DC5283"/>
     <w:rsid w:val="00DC6657"/>
     <w:rsid w:val="00DC6B89"/>
     <w:rsid w:val="00DC76C3"/>
     <w:rsid w:val="00DC7BAD"/>
     <w:rsid w:val="00DD1478"/>
     <w:rsid w:val="00DD38B2"/>
     <w:rsid w:val="00DD4621"/>
     <w:rsid w:val="00DD6BF3"/>
     <w:rsid w:val="00DD7116"/>
     <w:rsid w:val="00DE0042"/>
     <w:rsid w:val="00DE064E"/>
     <w:rsid w:val="00DE1270"/>
     <w:rsid w:val="00DE2408"/>
     <w:rsid w:val="00DE50F9"/>
     <w:rsid w:val="00DE5A7B"/>
     <w:rsid w:val="00DE5C2D"/>
     <w:rsid w:val="00DE73CB"/>
     <w:rsid w:val="00DF3AA1"/>
     <w:rsid w:val="00DF3C1F"/>
     <w:rsid w:val="00DF5BFC"/>
     <w:rsid w:val="00E0045E"/>
     <w:rsid w:val="00E01F63"/>
     <w:rsid w:val="00E10692"/>
     <w:rsid w:val="00E1119C"/>
     <w:rsid w:val="00E116FE"/>
     <w:rsid w:val="00E13F1F"/>
     <w:rsid w:val="00E14741"/>
     <w:rsid w:val="00E15430"/>
+    <w:rsid w:val="00E15649"/>
     <w:rsid w:val="00E17623"/>
     <w:rsid w:val="00E213E7"/>
     <w:rsid w:val="00E21A90"/>
     <w:rsid w:val="00E30846"/>
     <w:rsid w:val="00E30904"/>
     <w:rsid w:val="00E30CDC"/>
     <w:rsid w:val="00E36D63"/>
     <w:rsid w:val="00E40C09"/>
     <w:rsid w:val="00E41029"/>
     <w:rsid w:val="00E418EB"/>
     <w:rsid w:val="00E42C71"/>
     <w:rsid w:val="00E44037"/>
     <w:rsid w:val="00E45950"/>
     <w:rsid w:val="00E45B70"/>
     <w:rsid w:val="00E47023"/>
     <w:rsid w:val="00E4786A"/>
     <w:rsid w:val="00E47A52"/>
     <w:rsid w:val="00E5245A"/>
     <w:rsid w:val="00E53046"/>
     <w:rsid w:val="00E530E3"/>
     <w:rsid w:val="00E531BF"/>
     <w:rsid w:val="00E53B16"/>
     <w:rsid w:val="00E565B2"/>
     <w:rsid w:val="00E62AD5"/>
     <w:rsid w:val="00E63A2D"/>
@@ -8364,51 +8313,50 @@
     <w:rsid w:val="00E65D27"/>
     <w:rsid w:val="00E6643A"/>
     <w:rsid w:val="00E71747"/>
     <w:rsid w:val="00E7378F"/>
     <w:rsid w:val="00E75805"/>
     <w:rsid w:val="00E7646A"/>
     <w:rsid w:val="00E816E2"/>
     <w:rsid w:val="00E85EF7"/>
     <w:rsid w:val="00E86428"/>
     <w:rsid w:val="00E871F1"/>
     <w:rsid w:val="00E87283"/>
     <w:rsid w:val="00E92783"/>
     <w:rsid w:val="00E92C8C"/>
     <w:rsid w:val="00E935C7"/>
     <w:rsid w:val="00E93876"/>
     <w:rsid w:val="00E93CFC"/>
     <w:rsid w:val="00E93E44"/>
     <w:rsid w:val="00E95D32"/>
     <w:rsid w:val="00EA13A0"/>
     <w:rsid w:val="00EA159A"/>
     <w:rsid w:val="00EA199B"/>
     <w:rsid w:val="00EA365F"/>
     <w:rsid w:val="00EA428B"/>
     <w:rsid w:val="00EA5270"/>
     <w:rsid w:val="00EA5455"/>
-    <w:rsid w:val="00EA771E"/>
     <w:rsid w:val="00EB24A2"/>
     <w:rsid w:val="00EB3090"/>
     <w:rsid w:val="00EC7ADC"/>
     <w:rsid w:val="00ED00E1"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0A38"/>
     <w:rsid w:val="00ED7BAC"/>
     <w:rsid w:val="00EE238C"/>
     <w:rsid w:val="00EE5D64"/>
     <w:rsid w:val="00EF0F3B"/>
     <w:rsid w:val="00EF1599"/>
     <w:rsid w:val="00EF1D87"/>
     <w:rsid w:val="00EF51BE"/>
     <w:rsid w:val="00EF54BF"/>
     <w:rsid w:val="00EF72A2"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F0114B"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
     <w:rsid w:val="00F03118"/>
     <w:rsid w:val="00F0469F"/>
     <w:rsid w:val="00F10389"/>
     <w:rsid w:val="00F161CD"/>
     <w:rsid w:val="00F20B5E"/>
     <w:rsid w:val="00F2181B"/>
@@ -8475,56 +8423,56 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="065ED9A7"/>
-  <w15:docId w15:val="{A223C65C-516B-49F6-BC64-1AB2A47731B4}"/>
+  <w15:docId w15:val="{74060BC5-086E-4377-97FB-618A1A1C8488}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="480" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720" w:right="720" w:firstLine="432"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -9083,51 +9031,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006847E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -11806,97 +11753,97 @@
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -15756,97 +15703,97 @@
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:ascii="Bahnschrift SemiBold Condensed" w:eastAsia="Times New Roman" w:hAnsi="Bahnschrift SemiBold Condensed" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Burlak" w:eastAsia="Times New Roman" w:hAnsi="Burlak" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -20075,97 +20022,113 @@
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TABLECONTENT">
     <w:name w:val="TABLE CONTENT"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TABLECONTENTChar"/>
     <w:qFormat/>
     <w:rsid w:val="00B97DEE"/>
     <w:pPr>
       <w:framePr w:hSpace="181" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:xAlign="center" w:y="-56"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5380"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:suppressOverlap/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="SimSun" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:srgbClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HEADING2Char0">
     <w:name w:val="HEADING2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HEADING20"/>
     <w:rsid w:val="00C17453"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HEADING30">
     <w:name w:val="HEADING3"/>
     <w:basedOn w:val="Heading3"/>
     <w:link w:val="HEADING3Char0"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00F10389"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
       <w:ind w:firstLine="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TABLECONTENTChar">
     <w:name w:val="TABLE CONTENT Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TABLECONTENT"/>
     <w:rsid w:val="00B97DEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="SimSun" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:srgbClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3">
     <w:name w:val="Title3"/>
     <w:basedOn w:val="a6"/>
     <w:link w:val="TITLEChar0"/>
     <w:rsid w:val="00FE6446"/>
     <w:pPr>
       <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:xAlign="center" w:y="877"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8397"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:after="240"/>
       <w:ind w:left="743" w:right="0" w:firstLine="0"/>
       <w:suppressOverlap/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:noProof/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
@@ -20268,116 +20231,128 @@
       <w:bCs/>
       <w:noProof/>
       <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B97DEE"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Adobe Gurmukhi" w:hAnsi="Adobe Gurmukhi" w:cs="XB Kayhan"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00645594"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00274E05"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00645594"/>
+    <w:rsid w:val="00E15649"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...47 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103235810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178391185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21083,55 +21058,58 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahse.reapress.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -21497,87 +21475,87 @@
   <b:Source>
     <b:Tag>Int17</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{E4249E37-D469-46D7-ADEF-06FD7ACAD7D7}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Pierre A. Daniel</b:Last>
             <b:First>Carole</b:First>
             <b:Middle>Daniel</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B092066-F040-416E-BD8C-1BA31D28BCBB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18953658-627B-45DF-BC0B-45588E8DD515}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8623</Characters>
+  <Pages>4</Pages>
+  <Words>1507</Words>
+  <Characters>8593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10115</CharactersWithSpaces>
+  <CharactersWithSpaces>10080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javad Pourqasem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7e71c5619c3c4600e8e31e7c348f8bb87d5a828ad041c5bd0c961c94f7cebee1</vt:lpwstr>